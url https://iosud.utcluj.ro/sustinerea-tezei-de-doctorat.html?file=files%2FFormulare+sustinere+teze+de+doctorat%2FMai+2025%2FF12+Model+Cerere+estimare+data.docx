--- v0 (2025-11-03)
+++ v1 (2026-11-03)
@@ -1,362 +1,331 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="29B14562" w14:textId="7E6ABD08" w:rsidR="00AD13EF" w:rsidRPr="00940535" w:rsidRDefault="00AD13EF" w:rsidP="00AD13EF">
+    <w:p w14:paraId="29B14562" w14:textId="7E6ABD08" w:rsidR="00AD13EF" w:rsidRPr="009307E1" w:rsidRDefault="00AD13EF" w:rsidP="00AD13EF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00884ED5">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009307E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Universitatea Tehnică din Cluj-Napoca</w:t>
       </w:r>
-      <w:r w:rsidRPr="00940535">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="009307E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r w:rsidR="009F0663">
+      <w:r w:rsidR="009F0663" w:rsidRPr="009307E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="005204E0">
+      <w:r w:rsidR="005204E0" w:rsidRPr="009307E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0038029A">
+      <w:r w:rsidR="0038029A" w:rsidRPr="009307E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...56 lines deleted...]
-    <w:p w14:paraId="10BF7FFE" w14:textId="77777777" w:rsidR="00AD13EF" w:rsidRPr="005204E0" w:rsidRDefault="00AD13EF" w:rsidP="00AD13EF">
+      <w:r w:rsidRPr="009307E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nr. înreg. IOSUD: …..…/………..…..….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BF7FFE" w14:textId="77777777" w:rsidR="00AD13EF" w:rsidRPr="009307E1" w:rsidRDefault="00AD13EF" w:rsidP="00AD13EF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005204E0">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009307E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>IOSUD-UTCN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9E0061" w14:textId="77777777" w:rsidR="00AD13EF" w:rsidRPr="009F0663" w:rsidRDefault="00AD13EF" w:rsidP="00AD13EF">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="009F0663">
+    <w:p w14:paraId="1D9E0061" w14:textId="77777777" w:rsidR="00AD13EF" w:rsidRPr="009307E1" w:rsidRDefault="00AD13EF" w:rsidP="00AD13EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009307E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Școala Doctorală</w:t>
       </w:r>
-      <w:r w:rsidR="007A2C79" w:rsidRPr="009F0663">
+      <w:r w:rsidR="007A2C79" w:rsidRPr="009307E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> UTCN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51813931" w14:textId="77777777" w:rsidR="001741DD" w:rsidRPr="009F0663" w:rsidRDefault="00FA7B45" w:rsidP="00FA7B45">
+    <w:p w14:paraId="51813931" w14:textId="77777777" w:rsidR="001741DD" w:rsidRPr="009307E1" w:rsidRDefault="00FA7B45" w:rsidP="00FA7B45">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...7 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009307E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001741DD" w:rsidRPr="009F0663">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="001741DD" w:rsidRPr="009307E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Se aprobă,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657BF03B" w14:textId="77777777" w:rsidR="001741DD" w:rsidRPr="00FA7B45" w:rsidRDefault="00FA7B45" w:rsidP="00FA7B45">
+    <w:p w14:paraId="657BF03B" w14:textId="77777777" w:rsidR="001741DD" w:rsidRPr="009307E1" w:rsidRDefault="00FA7B45" w:rsidP="00FA7B45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009307E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001741DD" w:rsidRPr="00FA7B45">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001741DD" w:rsidRPr="009307E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Director CSUD,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBBE2B2" w14:textId="77777777" w:rsidR="00CE0B41" w:rsidRDefault="00FA7B45" w:rsidP="00FA7B45">
+    <w:p w14:paraId="5EBBE2B2" w14:textId="77777777" w:rsidR="00CE0B41" w:rsidRPr="009307E1" w:rsidRDefault="00FA7B45" w:rsidP="00FA7B45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009307E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003451CF" w:rsidRPr="00FA7B45">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003451CF" w:rsidRPr="009307E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Prof.dr.ing. Doina Pîslă</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F4A9A4" w14:textId="77777777" w:rsidR="00FA7B45" w:rsidRPr="00FA7B45" w:rsidRDefault="00FA7B45" w:rsidP="00FA7B45">
+    <w:p w14:paraId="68F4A9A4" w14:textId="77777777" w:rsidR="00FA7B45" w:rsidRPr="009307E1" w:rsidRDefault="00FA7B45" w:rsidP="00FA7B45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D1CF6C3" w14:textId="77777777" w:rsidR="00CE0B41" w:rsidRDefault="00CE0B41" w:rsidP="00FA7B45">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D1CF6C3" w14:textId="77777777" w:rsidR="00CE0B41" w:rsidRPr="009307E1" w:rsidRDefault="00CE0B41" w:rsidP="00FA7B45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0AFED0F5" w14:textId="77777777" w:rsidR="009F0663" w:rsidRPr="00FA7B45" w:rsidRDefault="009F0663" w:rsidP="00FA7B45">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AFED0F5" w14:textId="77777777" w:rsidR="009F0663" w:rsidRPr="009307E1" w:rsidRDefault="009F0663" w:rsidP="00FA7B45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="690A5EDB" w14:textId="77777777" w:rsidR="001741DD" w:rsidRPr="00FA7B45" w:rsidRDefault="001741DD" w:rsidP="00FA7B45">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="690A5EDB" w14:textId="77777777" w:rsidR="001741DD" w:rsidRPr="009307E1" w:rsidRDefault="001741DD" w:rsidP="00FA7B45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA7B45">
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009307E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Către</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE5E208" w14:textId="77777777" w:rsidR="00CE0B41" w:rsidRDefault="001741DD" w:rsidP="00FA7B45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
@@ -407,51 +376,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="071D2B05" w14:textId="77777777" w:rsidR="00FA7B45" w:rsidRPr="00FA7B45" w:rsidRDefault="00FA7B45" w:rsidP="00FA7B45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="050817B1" w14:textId="7B37B260" w:rsidR="00A646BC" w:rsidRPr="009F0663" w:rsidRDefault="001741DD" w:rsidP="005204E0">
+    <w:p w14:paraId="050817B1" w14:textId="26A4BC5A" w:rsidR="00A646BC" w:rsidRPr="009F0663" w:rsidRDefault="001741DD" w:rsidP="005204E0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F0663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Subsemnatul</w:t>
       </w:r>
       <w:r w:rsidR="009F0663" w:rsidRPr="009F0663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -533,479 +502,499 @@
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>omeniul:</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F0663">
-[...4 lines deleted...]
-          <w:lang w:val="it-IT"/>
+      <w:r w:rsidR="009F0663" w:rsidRPr="009307E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>........................................</w:t>
       </w:r>
+      <w:r w:rsidR="005204E0" w:rsidRPr="009307E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0663" w:rsidRPr="009307E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conducător </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57BFB" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>de doctorat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57BFB" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>rof.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA7B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>dr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7B45" w:rsidRPr="00FA7B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0663" w:rsidRPr="009307E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>..................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5201" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vă rog </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3080" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">să aprobați </w:t>
+      </w:r>
       <w:r w:rsidR="005204E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...48 lines deleted...]
-          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ca dat</w:t>
+      </w:r>
+      <w:r w:rsidR="009307E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ă</w:t>
+      </w:r>
+      <w:r w:rsidR="005204E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estimativă pentru </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3080" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>organizarea ședinț</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5201" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ei</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8390D" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D57BFB" w:rsidRPr="009F0663">
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00AD5201" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8390D" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F0663">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="009F0663">
+      <w:r w:rsidR="00BB3080" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>susținere publică</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5201" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a t</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3080" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>ezei mele de doctorat intitulată</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5201" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7B45" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidR="00216307" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="005204E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r w:rsidR="00216307" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7B45" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65F19" w:rsidRPr="009F0663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F0663">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005204E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD5201" w:rsidRPr="009F0663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t xml:space="preserve">vă rog </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">să aprobați </w:t>
+        <w:t>data de ……</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7B45" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5201" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="001D34D4" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5201" w:rsidRPr="009F0663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>…..</w:t>
       </w:r>
       <w:r w:rsidR="005204E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t xml:space="preserve">ca data de estimativă pentru </w:t>
-[...218 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6F10E3" w14:textId="77777777" w:rsidR="00FA7B45" w:rsidRPr="005204E0" w:rsidRDefault="00FA7B45" w:rsidP="00FA7B45">
+    <w:p w14:paraId="5F6F10E3" w14:textId="77777777" w:rsidR="00FA7B45" w:rsidRPr="009307E1" w:rsidRDefault="00FA7B45" w:rsidP="00FA7B45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42E7BDAA" w14:textId="77777777" w:rsidR="00A646BC" w:rsidRDefault="00FA7B45" w:rsidP="00FA7B45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005204E0">
-[...5 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="009307E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A646BC" w:rsidRPr="00FA7B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Student</w:t>
       </w:r>
       <w:r w:rsidR="00F8390D" w:rsidRPr="00FA7B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00A646BC" w:rsidRPr="00FA7B45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
@@ -1318,329 +1307,332 @@
           <w:tab w:val="center" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009F0663" w:rsidSect="00FA7B45">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6440B07E" w14:textId="77777777" w:rsidR="00C70287" w:rsidRDefault="00C70287" w:rsidP="00FA7B45">
+    <w:p w14:paraId="602D94B4" w14:textId="77777777" w:rsidR="000759C3" w:rsidRDefault="000759C3" w:rsidP="00FA7B45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7843885F" w14:textId="77777777" w:rsidR="00C70287" w:rsidRDefault="00C70287" w:rsidP="00FA7B45">
+    <w:p w14:paraId="7C2DF316" w14:textId="77777777" w:rsidR="000759C3" w:rsidRDefault="000759C3" w:rsidP="00FA7B45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="134C7BCF" w14:textId="3BC70A84" w:rsidR="00FA7B45" w:rsidRPr="00FA7B45" w:rsidRDefault="00FA7B45" w:rsidP="00FA7B45">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="134C7BCF" w14:textId="3BC70A84" w:rsidR="00FA7B45" w:rsidRPr="009307E1" w:rsidRDefault="00FA7B45" w:rsidP="00FA7B45">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="it-IT"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00FA7B45">
+    <w:r w:rsidRPr="009307E1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="it-IT"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>Not</w:t>
     </w:r>
-    <w:r w:rsidR="0079354F">
+    <w:r w:rsidR="0079354F" w:rsidRPr="009307E1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="it-IT"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>ă</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FA7B45">
+    <w:r w:rsidRPr="009307E1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="it-IT"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve">: Documentul </w:t>
     </w:r>
-    <w:r w:rsidR="009F0663">
+    <w:r w:rsidR="009F0663" w:rsidRPr="009307E1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="it-IT"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>F</w:t>
     </w:r>
-    <w:r w:rsidR="005204E0">
+    <w:r w:rsidR="005204E0" w:rsidRPr="009307E1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="it-IT"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="0038029A">
+    <w:r w:rsidR="0038029A" w:rsidRPr="009307E1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="it-IT"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00FA7B45">
+    <w:r w:rsidRPr="009307E1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:iCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="it-IT"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve"> face parte din dosarul de doctorat (DD)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18DC1625" w14:textId="77777777" w:rsidR="00C70287" w:rsidRDefault="00C70287" w:rsidP="00FA7B45">
+    <w:p w14:paraId="55DD5EA1" w14:textId="77777777" w:rsidR="000759C3" w:rsidRDefault="000759C3" w:rsidP="00FA7B45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14996350" w14:textId="77777777" w:rsidR="00C70287" w:rsidRDefault="00C70287" w:rsidP="00FA7B45">
+    <w:p w14:paraId="6E7D37D5" w14:textId="77777777" w:rsidR="000759C3" w:rsidRDefault="000759C3" w:rsidP="00FA7B45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001741DD"/>
     <w:rsid w:val="00061A07"/>
+    <w:rsid w:val="000759C3"/>
     <w:rsid w:val="000814F5"/>
     <w:rsid w:val="000F713F"/>
     <w:rsid w:val="001741DD"/>
     <w:rsid w:val="001C0C3A"/>
     <w:rsid w:val="001D34D4"/>
     <w:rsid w:val="001E31D9"/>
     <w:rsid w:val="00216307"/>
     <w:rsid w:val="003451CF"/>
     <w:rsid w:val="0038029A"/>
     <w:rsid w:val="003E0070"/>
     <w:rsid w:val="005204E0"/>
     <w:rsid w:val="00665893"/>
     <w:rsid w:val="006A4ACE"/>
     <w:rsid w:val="006C0C90"/>
     <w:rsid w:val="0079354F"/>
     <w:rsid w:val="007A2C79"/>
     <w:rsid w:val="00817C1A"/>
     <w:rsid w:val="00880A9D"/>
     <w:rsid w:val="008C25FD"/>
     <w:rsid w:val="008D765D"/>
+    <w:rsid w:val="009307E1"/>
     <w:rsid w:val="009F0663"/>
+    <w:rsid w:val="00A6105D"/>
     <w:rsid w:val="00A646BC"/>
     <w:rsid w:val="00A65F19"/>
     <w:rsid w:val="00A86771"/>
     <w:rsid w:val="00AD13EF"/>
     <w:rsid w:val="00AD5201"/>
     <w:rsid w:val="00AD5724"/>
     <w:rsid w:val="00B04020"/>
     <w:rsid w:val="00B92DCE"/>
     <w:rsid w:val="00BB3080"/>
     <w:rsid w:val="00C70287"/>
     <w:rsid w:val="00CE0B41"/>
     <w:rsid w:val="00D57BFB"/>
     <w:rsid w:val="00DC6E9D"/>
     <w:rsid w:val="00E32AF9"/>
     <w:rsid w:val="00E9307F"/>
     <w:rsid w:val="00F14E22"/>
     <w:rsid w:val="00F15394"/>
     <w:rsid w:val="00F8390D"/>
     <w:rsid w:val="00FA7B45"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5BEE3A88"/>
   <w15:docId w15:val="{EC2B930C-F9A5-4E9B-ADFF-086F27B6F950}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2109,51 +2101,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0079354F"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -2410,66 +2402,95 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>116</Words>
-  <Characters>662</Characters>
+  <Words>115</Words>
+  <Characters>660</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>777</CharactersWithSpaces>
+  <CharactersWithSpaces>774</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>USR</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_SetDate">
+    <vt:lpwstr>2026-10-01T13:15:24Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_SiteId">
+    <vt:lpwstr>a6eb79fa-c4a9-4cce-818d-b85274d15305</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_ActionId">
+    <vt:lpwstr>a24378fd-1f3c-4a51-85bd-298e6f198860</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>